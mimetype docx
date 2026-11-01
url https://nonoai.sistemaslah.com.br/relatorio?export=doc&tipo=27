--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -19099,50 +19099,756 @@
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Altera as Leis Municipais de números 2.696/2010, 2.723/2011 e 3.745/2024.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="o"/>
+          <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14026" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="3609"/>
+        <w:gridCol w:w="2389"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="2659"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0013289F" w:rsidRPr="00C533D4" w14:paraId="54CA2D88" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7080BC2E" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROTOCOLO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C02215" w14:textId="01D158A8" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20262666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E82C5D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROCESSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FAB01F" w14:textId="3BC5127C" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00380000" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>009/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134361EB" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA ENTRADA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1020E2" w14:textId="078F50DB" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0013289F" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="4840D7F7" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41936B" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TIPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC167FB" w14:textId="3B30BCA0" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00632A4A" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>009/2026 PROJETO DE LEI - LEGISLATIVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBEE89F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>STATUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEC679" w14:textId="7C34A012" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00D51F21" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Protocolado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="41026D06" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA9E78F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AUTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63254811" w14:textId="0AA92126" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Poder Executivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="284A9C67" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA/HORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515EE84B" w14:textId="4D2FCC98" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00F63EF9" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20/10/2026 18:21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="1F7762D0" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151D489D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="7622444A" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Determina a fixação no solo das bases das goleiras que se destinam a práticas esportivas nos espaços públicos e privados no Município de Nonoai/RS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="o"/>
           <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F266FC" w:rsidRPr="00012C9F" w:rsidSect="00DB0BB7">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>