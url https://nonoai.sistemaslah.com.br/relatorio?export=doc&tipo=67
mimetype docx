--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -28278,50 +28278,2207 @@
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Autoria: Verª. Marcele Casia Cazarotto – Moção de Aplausos à APAN (Associação Protetora dos Animais de Nonoai) em reconhecimento ao relevante trabalho desenvolvido em defesa, proteção, acolhimento e promoção do bem-estar dos animais em situação de abandono e vulnerabilidade. A APAN desempenha um papel de grande importância para a comunidade de Nonoai, atuando com dedicação, responsabilidade e compromisso na proteção dos animais, contribuindo para o enfrentamento do abandono, dos maus-tratos e da negligência. Por meio do trabalho voluntário e da mobilização da comunidade, a entidade proporciona acolhimento, cuidados, alimentação, encaminhamento para atendimento veterinário e busca por lares responsáveis, demonstrando, diariamente, que a proteção animal também representa um importante exercício de cidadania, solidariedade e respeito à vida. É digno de reconhecimento o empenho de todos aqueles que fazem parte da APAN, especialmente seus voluntários, colaboradores, apoiadores e demais pessoas que, de forma abnegada, dedicam tempo, recursos e esforços para transformar a realidade de animais que não possuem voz para reivindicar seus direitos. O trabalho realizado pela Associação também contribui para a conscientização da população acerca da guarda responsável, da adoção consciente, da prevenção ao abandono e da importância do respeito e cuidado com os animais, fortalecendo uma cultura de proteção e responsabilidade em nossa sociedade. Diante disso, esta Casa Legislativa manifesta seu reconhecimento, admiração e aplausos à APAN pelo relevante serviço prestado à causa animal e à comunidade, destacando a importância de sua atuação e de todos que colaboram para que esse trabalho possa continuar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="o"/>
+          <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14026" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="3609"/>
+        <w:gridCol w:w="2389"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="2659"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0013289F" w:rsidRPr="00C533D4" w14:paraId="54CA2D88" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7080BC2E" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROTOCOLO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C02215" w14:textId="01D158A8" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20262662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E82C5D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROCESSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FAB01F" w14:textId="3BC5127C" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00380000" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>013/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134361EB" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA ENTRADA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1020E2" w14:textId="078F50DB" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0013289F" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="4840D7F7" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41936B" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TIPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC167FB" w14:textId="3B30BCA0" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00632A4A" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>013/2026 MOÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBEE89F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>STATUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEC679" w14:textId="7C34A012" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00D51F21" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Votado - Aprovado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="41026D06" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA9E78F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AUTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63254811" w14:textId="0AA92126" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Poder Executivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="284A9C67" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA/HORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515EE84B" w14:textId="4D2FCC98" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00F63EF9" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>19/10/2026 14:49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="1F7762D0" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151D489D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="7622444A" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autoria: Verª. Luciana Zanovello – Moção de Aplausos à atleta
+fisiculturista nonoaiense Kauana Mossi pela conquista do título de campeã na
+categoria Wellness durante o Campeonato NBF Brasil de fisiculturismo natural,
+realizado nos dias 12 e 13 de setembro em Maringá, no Paraná. Em sua primeira
+participação oficial em competições da modalidade, a atleta garantiu três troféus: 1º
+lugar na categoria Novice, 1º lugar na categoria até 1,63 metro e título Overall,
+consagrando-se a vencedora entre todas as campeãs da categoria Wellness. Essa
+conquista enaltece o nome de Nonoai, levando o Município a novos espaços e
+demonstrando o talento e o potencial de nossos atletas. Tal representatividade é
+motivo de orgulho para toda a comunidade e serve de inspiração para aqueles que
+buscam caminhos de superação, disciplina e perseverança na realização de seus
+objetivos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="o"/>
+          <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14026" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="3609"/>
+        <w:gridCol w:w="2389"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="2659"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0013289F" w:rsidRPr="00C533D4" w14:paraId="54CA2D88" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7080BC2E" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROTOCOLO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C02215" w14:textId="01D158A8" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20262663</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E82C5D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROCESSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FAB01F" w14:textId="3BC5127C" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00380000" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>014/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134361EB" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA ENTRADA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1020E2" w14:textId="078F50DB" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0013289F" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="4840D7F7" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41936B" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TIPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC167FB" w14:textId="3B30BCA0" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00632A4A" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>014/2026 MOÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBEE89F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>STATUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEC679" w14:textId="7C34A012" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00D51F21" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Votado - Aprovado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="41026D06" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA9E78F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AUTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63254811" w14:textId="0AA92126" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Poder Executivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="284A9C67" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA/HORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515EE84B" w14:textId="4D2FCC98" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00F63EF9" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>19/10/2026 15:02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="1F7762D0" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151D489D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="7622444A" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autoria: Verª. Marta Regina Predebon Caresia – Moção de Aplausos
+aos nonoaienses da comunidade de Linha São José, vencedores do 14º Concurso
+Fotográfico promovido pela Cotrisal: Adilio Manoel Guarezi (3º lugar) e José Adílio
+Tozi (6º lugar). A iniciativa, que recebeu mais de 1,7 mil imagens inscritas, teve
+como tema as culturas cultivadas na região, como soja, trigo, milho e canola,
+convidando associados e seus familiares a registrarem, por meio da fotografia, as
+paisagens, os momentos e as histórias que fazem parte do cotidiano do campo. Com
+olhar sensível e atento, Adilio e José retrataram, por meio de suas fotografias, as
+belezas das paisagens rurais e a riqueza do cotidiano da vida no campo, valorizando
+a produção agrícola, a natureza e os momentos que fazem parte da identidade e da
+cultura de nossa região. A premiação dos dois agricultores motiva a participação de
+nossa comunidade no concurso e ganha ainda maior relevância pelo fato de que
+suas fotografias estarão entre as 12 imagens selecionadas para ilustrar o Calendário
+Cotrisal 2027, levando a diferentes lares e espaços a beleza das paisagens e a
+realidade do meio rural de nosso Município.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="o"/>
+          <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14026" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="1675"/>
+        <w:gridCol w:w="3609"/>
+        <w:gridCol w:w="2389"/>
+        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="2659"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0013289F" w:rsidRPr="00C533D4" w14:paraId="54CA2D88" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7080BC2E" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROTOCOLO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C02215" w14:textId="01D158A8" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20262664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E82C5D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>PROCESSO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FAB01F" w14:textId="3BC5127C" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00380000" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>015/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134361EB" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA ENTRADA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1020E2" w14:textId="078F50DB" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0013289F" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>05/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="4840D7F7" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41936B" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TIPO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC167FB" w14:textId="3B30BCA0" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00632A4A" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>015/2026 MOÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBEE89F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>STATUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEC679" w14:textId="7C34A012" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00D51F21" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Votado - Aprovado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64EFF" w:rsidRPr="00C533D4" w14:paraId="41026D06" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA9E78F" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AUTOR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63254811" w14:textId="0AA92126" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="0058642E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Poder Executivo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="284A9C67" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATA/HORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4575" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515EE84B" w14:textId="4D2FCC98" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00F63EF9" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>19/10/2026 15:07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="1F7762D0" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151D489D" w14:textId="77777777" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00C533D4" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C533D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C533D4" w:rsidRPr="00C533D4" w14:paraId="7622444A" w14:textId="77777777" w:rsidTr="00D64EFF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14026" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="959594"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="150" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42168CBF" w14:textId="26E240C2" w:rsidR="00C533D4" w:rsidRPr="00C533D4" w:rsidRDefault="00881D6E" w:rsidP="00C533D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="pt-BR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Autoria: Verª. Luciana Zanovello, Ver. Paulo Roberto da Rosa e Verª.
+Marta Regina Predebon Caresia – Moção de Aplausos ao atleta nonoaiense Heitor
+de Moras Longhinotti pela conquista do 1º lugar na modalidade Kumite (luta) durante
+o Campeonato Brasileiro de Karatenomichi 2026, realizado nos dias 12 e 13 de
+setembro, em Chapecó, Santa Catarina. Heitor competiu na principal categoria da
+competição, destinada aos atletas de faixa preta e se consagrou campeão brasileiro.
+A presença de seu nome no pódio nacional representa uma importante conquista
+para sua trajetória e para o esporte de Nonoai, levando o nome do Município a uma
+posição de destaque no cenário esportivo brasileiro. Seu desempenho é motivo de
+orgulho para toda a comunidade e serve de inspiração para outros atletas. Aplaude-se, de igual forma, o treinador, Professor André Ricardo Broglio, responsável pela
+preparação do atleta, pelo excelente trabalho desenvolvido e pelo resultado
+alcançado. A conquista no cenário nacional é, igualmente, fruto de seu
+conhecimento, dedicação, planejamento e acompanhamento durante os
+treinamentos, demonstrando a importância do trabalho conjunto para alcançar
+resultados de destaque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BA31738" w14:textId="77777777" w:rsidR="00D64EFF" w:rsidRDefault="00D64EFF" w:rsidP="00012C9F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="o"/>
           <w:rFonts w:ascii="Menlo" w:hAnsi="Menlo" w:cs="Menlo"/>
           <w:color w:val="666666"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F266FC" w:rsidRPr="00012C9F" w:rsidSect="00DB0BB7">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>